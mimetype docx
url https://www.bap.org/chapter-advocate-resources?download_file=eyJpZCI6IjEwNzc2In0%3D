--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -1,1411 +1,1497 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AF4AA7" w:rsidRDefault="00592995" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="504DCFE1" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRDefault="00592995" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix H</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="542CD0DD" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pre-Site Visit Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="002D7D63" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="56559E3A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="006C0631" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="4D0A17CB">
           <v:rect id="_x0000_i1025" style="width:450pt;height:1.5pt" o:hrpct="0" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#aca899" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="5535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="5782500A" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2DA3FF26" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Site Visit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="078013C0" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="2650C0F0" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3D457EAD" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petitioning Chapter Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2E199408" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="025D6C8E" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="03067C5A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>School Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2ADD2EE9" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="06E44DBF" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="551A27C6" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>School Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6774CCDE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="26F78C4E" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7F875DD7" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faculty Advisor’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="07280FEC" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="5D00D68E" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="01CE4F53" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faculty Advisor’s Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="62C5E576" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="78AADEA1" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0433EBA4" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faculty Advisor’s Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="56E3B530" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="002D7D63" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="4E2BD1C8" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="006C0631" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="173F98CC">
           <v:rect id="_x0000_i1026" style="width:450pt;height:1.5pt" o:hrpct="0" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#aca899" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="021BB2E9" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please complete this questionnaire and return it as an email attachment to your Chapter Advocate one week prior to the scheduled visit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="7BAB5288" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Information about </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Recognized-candidate</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>s and Candidates</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Candidates</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="768A2CF5" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What is the composition of the Accounting/Finance/Information Systems student body at the time of the site visit?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="2445"/>
         <w:gridCol w:w="2265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00AF3C35">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="3A4769D7" w14:textId="77777777" w:rsidTr="00E907F7">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="00AF3C35">
+          <w:p w14:paraId="2DEBA605" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="00AF3C35">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Major</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="00261328">
+          <w:p w14:paraId="444CE0C3" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="00261328">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Undergraduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="00261328">
+          <w:p w14:paraId="5457759A" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="00261328">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="52611997" w14:textId="77777777" w:rsidTr="00E907F7">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="60B42F3A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accounting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B84A0E7" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2A1DC025" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="7AA358C8" w14:textId="77777777" w:rsidTr="00E907F7">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="721FA100" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42707376" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6F0A5672" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="40B09B0B" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
-[...14 lines deleted...]
-              <w:t>Information Systems</w:t>
+          <w:p w14:paraId="6791FD25" w14:textId="7007A26C" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Business technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="66A96475" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0B7FCB8D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00E907F7" w:rsidRPr="00CA691D" w14:paraId="55AEDCAE" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t>  Subtotal</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4415ED40" w14:textId="55336C25" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Analytics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="183B8419" w14:textId="77777777" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="3E477060" w14:textId="77777777" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="1D5C5B00" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
-[...14 lines deleted...]
-              <w:t>Other majors/concentrations</w:t>
+          <w:p w14:paraId="5238BF06" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>  Subtotal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="660534B3" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="70C3A9F7" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="76CDF876" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7B1BC29F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other majors/concentrations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="730653BB" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C72471" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="4487CC69" w14:textId="77777777" w:rsidTr="00461611">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56C1B8E8" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>  Total business school enrollment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="60DF87CD" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7A69B669" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="28B9B223" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Approximately how many (number or percentage) of the above students are eligible to </w:t>
       </w:r>
       <w:r w:rsidR="00AF3C35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1496,318 +1582,385 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chapter Activities (PCA) for those requirements).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7200" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00AF3C35">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="3E273601" w14:textId="77777777" w:rsidTr="00AF3C35">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="76F3A1F5" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Potential Undergraduate Recognized-candidates</w:t>
-[...23 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Potential Undergraduate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Recognized-candidates</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B992B83" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF3C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="363A6442" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="014F901F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accounting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="64589AE0" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="0493C203" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="792517F5" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1F1505FF" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00E907F7" w:rsidRPr="00CA691D" w14:paraId="6158334A" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t>Information Systems</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="18D7D418" w14:textId="197ED3F1" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Business technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          </w:tcPr>
+          <w:p w14:paraId="2AF05777" w14:textId="77777777" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="1B925DD3" w14:textId="77777777" w:rsidTr="00461611">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33868D4F" w14:textId="6DF56256" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Analytics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE7ED95" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="59262252" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Beta Alpha Psi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1825,2077 +1978,2255 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="1860"/>
         <w:gridCol w:w="1665"/>
         <w:gridCol w:w="1875"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00AF3C35">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="464B7F10" w14:textId="77777777" w:rsidTr="00AF3C35">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="26FF863F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="33CDEC4A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Undergraduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7DEE9EB5" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00AF3C35">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="474461DE" w14:textId="77777777" w:rsidTr="00E907F7">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="595665A6" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="62866D2A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Candidates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="5A16D89F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recognized-candidates</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="398128F9" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Candidates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2B0DB0CD" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recognized-candidates</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="10DBBF2E" w14:textId="77777777" w:rsidTr="00E907F7">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="256B60BC" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accounting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="236AD308" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="542E9F5D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
-[...29 lines deleted...]
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1BA49B3D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14E42E95" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="79913F9F" w14:textId="77777777" w:rsidTr="00E907F7">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="59421243" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="56C38A47" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="269C9BE3" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
-[...29 lines deleted...]
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="611521FD" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02C5CE8A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="20CACD4A" w14:textId="77777777" w:rsidTr="00E907F7">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
-[...14 lines deleted...]
-              <w:t>Information Systems</w:t>
+          <w:p w14:paraId="5442BF82" w14:textId="6A304831" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Business technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1FB9BBAA" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="33612FA4" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
-[...29 lines deleted...]
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="326D79F9" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CED25AB" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00E907F7" w:rsidRPr="00CA691D" w14:paraId="6EB75E2A" w14:textId="77777777" w:rsidTr="00E907F7">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          </w:tcPr>
+          <w:p w14:paraId="64663A32" w14:textId="20F5715C" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Analytics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D38115" w14:textId="77777777" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D0BD235" w14:textId="77777777" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="198BEAFC" w14:textId="77777777" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C29413" w14:textId="77777777" w:rsidR="00E907F7" w:rsidRPr="00CA691D" w:rsidRDefault="00E907F7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="74409D1A" w14:textId="77777777" w:rsidTr="00E907F7">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F326441" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6B3CD951" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1869F21D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
-[...29 lines deleted...]
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3379F56A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68C8A3CB" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="6DD7E009" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Are the totals above representative of the average number of candidates/</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recognized-candidate</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s throughout the year?  Yes or No.  If no, explain further what the normal average number of candidates/</w:t>
+        <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> throughout the year?  Yes or No.  If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, explain further what the normal average number of candidates/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recognized-candidate</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s is throughout the year.</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is throughout the year.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004449F9" w:rsidRDefault="00AF4AA7">
+    <w:p w14:paraId="0DBAA133" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="00AF4AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recognized-candidate</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s ___________Candidates _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="4BC6D29B" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In which month are officers elected and what is the length of their tenure?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF3C35">
+    <w:p w14:paraId="258A5D2D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF3C35">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Month ______________</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Tenure ______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="48254B28" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Information about Chapter Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="59C12621" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">How many </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>recordable</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> events (see the PCA for the minimum requirements to record an event) has the chapter held this academic year as of the date of the site visit?</w:t>
+        <w:t xml:space="preserve"> events (see the PCA for the minimum requirements to record an event) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the chapter held this academic year as of the date of the site visit?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1380"/>
         <w:gridCol w:w="1785"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00AF3C35">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="7A8BD885" w14:textId="77777777" w:rsidTr="00AF3C35">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="61E0AFB4" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="03C185EE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conducted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="323BA067" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="348557F3" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="708EEC28" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="61FE5EF3" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Professional meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="768D7B32" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2CBC3516" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="4B4D53A6" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="01244BB6" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3606A71A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Service events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="384571EE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="5B307700" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6D521609" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="581BBBB9" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="68794315" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reaching Out Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0F0F5ECA" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="5BB42860" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="297DBF2C" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="5C0362AF" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3AFD7FA6" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Initiations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2A16DC2C" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="4A0947CB" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="61141F58" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="51286565" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="08EDCD1D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>BOY report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="25E2767A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7BE7EED9" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0BC2F472" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="4EC61170" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="15C6C56F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EOY report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="059102D4" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="272627C7" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7DD0CFEF" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF3C35" w:rsidRDefault="00AF3C35" w:rsidP="00AF3C35">
+    <w:p w14:paraId="1F97DB38" w14:textId="77777777" w:rsidR="00AF3C35" w:rsidRDefault="00AF3C35" w:rsidP="00AF3C35">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF3C35" w:rsidRDefault="00AF3C35">
+    <w:p w14:paraId="1FC1AB8B" w14:textId="77777777" w:rsidR="00AF3C35" w:rsidRDefault="00AF3C35">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="63DEAFD0" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For each professional meeting in question </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3905,1890 +4236,1920 @@
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, list the number of candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recognized-candidate</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s, faculty and others </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, faculty and others </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in attendance</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8385" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1437"/>
         <w:gridCol w:w="1439"/>
         <w:gridCol w:w="1618"/>
         <w:gridCol w:w="1436"/>
         <w:gridCol w:w="1467"/>
         <w:gridCol w:w="988"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00AF3C35">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="3E1550C4" w14:textId="77777777" w:rsidTr="00AF3C35">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="710BA0DE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="66274A79" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Candidates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="0C60FE78" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recognized-candidates</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="000EF466" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="58C2A660" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="3E7588FE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="75E20C55" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="52C83689" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="65E0FC9C" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0347DA85" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7696DEBB" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="14EB918B" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2C3B3160" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="03263101" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7C001E9F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2BA3C2CF" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="44753B38" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="606D99C6" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="67B1373D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="14A11819" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="3BDA29CE" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6B32B67F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="13901CC1" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1AABD0D6" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="4C776879" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1BEFD5C8" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="5AE91BBE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="7B45C161" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3B829F40" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1D2424CE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0EA4C26A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="61C30C3C" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="12B94EB0" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6A0C7733" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="5FCFEDCB" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3E18AEFC" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="53FDC00E" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="48BDB001" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3015E4D1" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="52F7E038" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0A61AA53" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="7053A36E" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="46E27510" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="78B1CB5D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="57D3A5D8" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6D8E416F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="057123BB" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="60747FB1" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="540C701F" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="53B1B602" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="63A05F17" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1A6CD292" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="5BD6DD04" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="5CE9C236" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0ECC70B4" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="749A9597" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7C364115" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="486BAB14" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="658F0032" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3A076784" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="491AF544" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2A400207" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="6969B3E5" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>For each professional meeting, identify which entity(ies) (student’s or organization’s name) presented the substance of the program.</w:t>
+        <w:t>For each professional meeting, identify which entity(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) (student’s or organization’s name) presented the substance of the program.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8280" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00AF3C35">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="186C5B5B" w14:textId="77777777" w:rsidTr="00AF3C35">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="00261328">
+          <w:p w14:paraId="172743B7" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="00261328">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="00261328">
+          <w:p w14:paraId="585D900E" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="00261328">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
             <w:r w:rsidR="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -5847,588 +6208,588 @@
               <w:t xml:space="preserve">ubstance of </w:t>
             </w:r>
             <w:r w:rsidR="00AF3C35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="5D18D454" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0FF9659D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6DBBEA4F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="3EE0A786" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1C968FA2" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="5710E9A8" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="7459A331" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="4B87A32F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2D8C244F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="779357EF" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2DD68D5B" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1AF9ADF5" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="1F8B0C3B" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6AA1540C" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="4A2243AC" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="5AB150CB" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3460F8BE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="07336B8A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="6F150A71" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="5F755668" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3380CBBE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="463218B7" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="153E89C3" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="1B37C94C" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="0AEAEF7D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6442,679 +6803,679 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, list the major topic presented.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8280" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00AF3C35">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="0C043B22" w14:textId="77777777" w:rsidTr="00AF3C35">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="71F23B11" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
+          <w:p w14:paraId="74D0DEE7" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00AF3C35" w:rsidRDefault="00261328" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Topic Presented</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="638899C3" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="195D3A88" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="289B2935" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="7E5E0FA4" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0A7FC0EF" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="6219444C" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="4992EC82" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="798B0654" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="657EB92D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="3783B24B" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="2488060E" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="115CFDDD" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="73B1D27E" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="525BCB20" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="268C6956" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="369AA394" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="07E52C34" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7DDD8740" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="19BE8EB1" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="65822C05" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="4DDFB20D" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w14:paraId="4232EDB4" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="3E74DA58" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="23E924BB" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF3C35" w:rsidRDefault="00AF3C35" w:rsidP="00AF3C35">
+    <w:p w14:paraId="36D5EF14" w14:textId="77777777" w:rsidR="00AF3C35" w:rsidRDefault="00AF3C35" w:rsidP="00AF3C35">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF3C35" w:rsidRDefault="00AF3C35">
+    <w:p w14:paraId="4841A031" w14:textId="77777777" w:rsidR="00AF3C35" w:rsidRDefault="00AF3C35">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3C35" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="18AB4E0C" w14:textId="77777777" w:rsidR="00AF3C35" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Briefly describe each service event held</w:t>
       </w:r>
       <w:r w:rsidR="00AF3C35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7131,853 +7492,853 @@
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7125" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="956"/>
         <w:gridCol w:w="2004"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2108"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="001D0EE5">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="507F8A0D" w14:textId="77777777" w:rsidTr="001D0EE5">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
+          <w:p w14:paraId="7EDDD874" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
+          <w:p w14:paraId="1FC5DFE4" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
+          <w:p w14:paraId="052AEA26" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
+          <w:p w14:paraId="5A656FBF" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
+          <w:p w14:paraId="007CD838" w14:textId="77777777" w:rsidR="004449F9" w:rsidRDefault="001D0EE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Participating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="001D0EE5">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="55A821B8" w14:textId="77777777" w:rsidTr="001D0EE5">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="47DFE6EC" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="73AAB4A3" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="76E0C74C" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="284AB901" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="001D0EE5">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="06A37279" w14:textId="77777777" w:rsidTr="001D0EE5">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="2E227F30" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="7C762B20" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="5C6170E5" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="2134EE37" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="001D0EE5">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="1BDDF371" w14:textId="77777777" w:rsidTr="001D0EE5">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="476B522A" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="7B3BF6A9" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="4672B6B1" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="39D78389" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="001D0EE5">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="3EE5A4E2" w14:textId="77777777" w:rsidTr="001D0EE5">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="2CD0F345" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="671160E6" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="20BF58A9" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="67B8FD98" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="001D0EE5">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="0D73597A" w14:textId="77777777" w:rsidTr="001D0EE5">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="0AF344D3" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="31A41A83" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="7F99CE7B" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="4A933C0B" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="001D0EE5">
+    <w:p w14:paraId="1D3C4AE1" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="001D0EE5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRDefault="00AF4AA7" w:rsidP="001D0EE5">
+    <w:p w14:paraId="2D115E00" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRDefault="00AF4AA7" w:rsidP="001D0EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Briefly describe each </w:t>
       </w:r>
       <w:r w:rsidR="003C7BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7993,979 +8354,989 @@
         <w:t xml:space="preserve">regional event in which the chapter participated /held. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7125" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="956"/>
         <w:gridCol w:w="2004"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2108"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="44FB6537" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00AF3C35" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="0E4FEBB0" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00AF3C35" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="001D0EE5" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="2B116F91" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="001D0EE5" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="001D0EE5" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="56F1E318" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="001D0EE5" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="001D0EE5" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="18A1EC42" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="001D0EE5" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="001D0EE5" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="16F15FF8" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="001D0EE5" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D0EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Participating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="01463243" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="7B66CAB0" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="317ACEBB" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="4F599B19" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="3B9FECA4" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="073CB4F3" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="7D02F047" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="74C8DFFB" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="5945A63B" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="6006FD9F" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="0F8052B0" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="3EF68F3E" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="13E20382" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="60AD5EBA" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="7617F0DD" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="63BDE4DB" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="48F0DBEA" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="5B317FC4" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="14FF614A" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="24441A9E" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidTr="00461611">
+      <w:tr w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w14:paraId="2F136800" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="07018E03" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="61B1C482" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="7BCC8AA3" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
+          <w:p w14:paraId="70EF8021" w14:textId="77777777" w:rsidR="001D0EE5" w:rsidRPr="00CA691D" w:rsidRDefault="001D0EE5" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="1689A524" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Other Information</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
+    <w:p w14:paraId="39910116" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00AF4AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Other Student Organizations.  List in column one other student organizations that exist on campus whose primary purpose is development of accounting, finance and/or information system students.  In column B, estimate the approximate number of BAP </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recognized-candidate</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA691D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s/candidates who also belong to these clubs.</w:t>
+        <w:t>s/candidates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA691D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who also belong to these clubs.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="3780"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w14:paraId="58D3F476" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="0AE38CE0" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00CA691D" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Other Student Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="56A025B8" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -8973,460 +9344,473 @@
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">BAP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Candidates/Recognized-candidate</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CA691D">
+              <w:t>Candidates/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>s</w:t>
+              <w:t>Recognized-candidate</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA691D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CA691D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w14:paraId="6D5D85A8" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="56562CEE" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="43068D0A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w14:paraId="4533ED29" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="37DD73BF" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="45AE27A6" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w14:paraId="359A2305" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="741E2046" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="42C90A3A" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w14:paraId="11F7C977" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="753E4962" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="71923B3F" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidTr="00461611">
+      <w:tr w:rsidR="00AF4AA7" w:rsidRPr="00912390" w14:paraId="284B60B5" w14:textId="77777777" w:rsidTr="00461611">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="69F88B28" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
+          <w:p w14:paraId="7EFF6ED2" w14:textId="77777777" w:rsidR="00AF4AA7" w:rsidRPr="00912390" w:rsidRDefault="00AF4AA7" w:rsidP="00461611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F33A2B" w:rsidRDefault="00AF4AA7" w:rsidP="001D0EE5">
+    <w:p w14:paraId="6EC9C150" w14:textId="77777777" w:rsidR="00F33A2B" w:rsidRDefault="00AF4AA7" w:rsidP="001D0EE5">
       <w:r w:rsidRPr="00912390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F33A2B" w:rsidSect="00261328">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="115A6B89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0B32F268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9522,51 +9906,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135721B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="222440E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9635,51 +10019,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="160F5F27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3DC66442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9748,51 +10132,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24C25622"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25CC8C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9888,51 +10272,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF2756B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB6CC6D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10001,51 +10385,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B7E1210"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="68226278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10114,51 +10498,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB7709E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="646CDEA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10254,51 +10638,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52913EA6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8EE2DE40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10394,51 +10778,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B8723EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B036A85A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10534,51 +10918,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60304DB1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82E63374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10674,580 +11058,538 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1005091586">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2090541175">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="847981363">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1920674843">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1927611624">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1643119425">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1565413371">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="111705695">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2046908616">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1004011687">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF4AA7"/>
+    <w:rsid w:val="00087D8F"/>
     <w:rsid w:val="001D0EE5"/>
+    <w:rsid w:val="0025675F"/>
     <w:rsid w:val="00261328"/>
     <w:rsid w:val="002D7D63"/>
     <w:rsid w:val="003C7BD9"/>
     <w:rsid w:val="004449F9"/>
     <w:rsid w:val="004661E8"/>
     <w:rsid w:val="00592995"/>
     <w:rsid w:val="00707693"/>
     <w:rsid w:val="00AF3C35"/>
     <w:rsid w:val="00AF4AA7"/>
     <w:rsid w:val="00CA6225"/>
     <w:rsid w:val="00D23EAE"/>
+    <w:rsid w:val="00E049FB"/>
+    <w:rsid w:val="00E907F7"/>
     <w:rsid w:val="00F33A2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1E09134C"/>
+  <w15:docId w15:val="{D08732FA-581F-4A53-BD1D-2695CE096645}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...425 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AF4AA7"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -11339,58 +11681,58 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF3C35"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF3C35"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11655,65 +11997,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5423406B-B5A0-46B1-AE07-9C2FE4D361C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>575</Words>
-  <Characters>3278</Characters>
+  <Words>581</Words>
+  <Characters>3312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3846</CharactersWithSpaces>
+  <CharactersWithSpaces>3886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Klimek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>