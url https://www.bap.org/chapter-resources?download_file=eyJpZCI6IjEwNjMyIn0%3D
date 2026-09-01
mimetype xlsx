--- v0 (2026-06-01)
+++ v1 (2026-09-01)
@@ -1,284 +1,394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://baporg-my.sharepoint.com/personal/lwicker_bapeo_org/Documents/Documents/BAP_OneDrive/End of Year Reporting Results/2026 EOY/EOY Reporting/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://baporg-my.sharepoint.com/personal/lwicker_bapeo_org/Documents/Documents/BAP_OneDrive/End of Year Reporting Results/2027 EOY/Training Materials/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="16" documentId="14_{863A5BF5-5127-4A60-9136-DB879090717A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F2392181-9196-4FDD-8BE2-04DDBED889B0}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{1D3647CD-9873-4B1D-9AFA-1261E9CA446F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{53271D20-2CD2-44B9-87A3-6427F47E9731}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="25996" windowHeight="10276" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Statement of Financial Position" sheetId="1" r:id="rId1"/>
-    <sheet name="Statement of Activities" sheetId="2" r:id="rId2"/>
+    <sheet name="Financial Position" sheetId="1" r:id="rId1"/>
+    <sheet name="Stmt of Activities" sheetId="2" r:id="rId2"/>
+    <sheet name="Statement of Financial Position" sheetId="3" state="hidden" r:id="rId3"/>
+    <sheet name="Statement of Activities" sheetId="4" state="hidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E43" i="2" l="1"/>
-[...13 lines deleted...]
-  <c r="C11" i="1"/>
+  <c r="E42" i="4" l="1"/>
+  <c r="E43" i="4" s="1"/>
+  <c r="E38" i="4"/>
+  <c r="D38" i="4"/>
+  <c r="C38" i="4"/>
+  <c r="E34" i="4"/>
+  <c r="D34" i="4"/>
+  <c r="C34" i="4"/>
+  <c r="E25" i="4"/>
+  <c r="D25" i="4"/>
+  <c r="C25" i="4"/>
+  <c r="B5" i="4"/>
+  <c r="B4" i="4"/>
+  <c r="B3" i="4"/>
+  <c r="C23" i="3"/>
+  <c r="C18" i="3"/>
+  <c r="C11" i="3"/>
+  <c r="D21" i="2"/>
+  <c r="C21" i="2"/>
+  <c r="E20" i="2"/>
+  <c r="E19" i="2"/>
+  <c r="E18" i="2"/>
+  <c r="E17" i="2"/>
+  <c r="E16" i="2"/>
+  <c r="D13" i="2"/>
+  <c r="C13" i="2"/>
+  <c r="E12" i="2"/>
+  <c r="E11" i="2"/>
+  <c r="E10" i="2"/>
+  <c r="E9" i="2"/>
+  <c r="E8" i="2"/>
   <c r="B5" i="2"/>
   <c r="B4" i="2"/>
   <c r="B3" i="2"/>
+  <c r="C21" i="1"/>
+  <c r="E25" i="2" s="1"/>
+  <c r="C16" i="1"/>
+  <c r="C23" i="1" s="1"/>
+  <c r="C11" i="1"/>
+  <c r="E21" i="2" l="1"/>
+  <c r="C23" i="2"/>
+  <c r="D23" i="2"/>
+  <c r="C25" i="3"/>
+  <c r="E13" i="2"/>
+  <c r="E23" i="2" l="1"/>
+  <c r="E26" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="82">
+  <si>
+    <t>Beta Alpha Psi</t>
+  </si>
   <si>
     <t>School Name:</t>
   </si>
   <si>
     <t>Chapter Number:</t>
   </si>
   <si>
     <t>Chapter Name:</t>
   </si>
   <si>
+    <t>ASSETS</t>
+  </si>
+  <si>
+    <t>Amount ($)</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>Accounts receivable</t>
+  </si>
+  <si>
+    <t>Other current assets</t>
+  </si>
+  <si>
+    <t>TOTAL ASSETS</t>
+  </si>
+  <si>
+    <t>LIABILITIES</t>
+  </si>
+  <si>
+    <t>Accounts payable</t>
+  </si>
+  <si>
+    <t>Other liabilities</t>
+  </si>
+  <si>
+    <t>TOTAL LIABILITIES</t>
+  </si>
+  <si>
+    <t>NET ASSETS</t>
+  </si>
+  <si>
+    <t>Without donor restrictions</t>
+  </si>
+  <si>
+    <t>With donor restrictions</t>
+  </si>
+  <si>
+    <t>TOTAL NET ASSETS</t>
+  </si>
+  <si>
+    <t>TOTAL LIABILITIES + NET ASSETS</t>
+  </si>
+  <si>
+    <t>REVENUE</t>
+  </si>
+  <si>
+    <t>With Restrictions ($)</t>
+  </si>
+  <si>
+    <t>Without Restrictions ($)</t>
+  </si>
+  <si>
+    <t>Total ($)</t>
+  </si>
+  <si>
+    <t>Dues &amp; initiation fees</t>
+  </si>
+  <si>
+    <t>Donations &amp; fundraising</t>
+  </si>
+  <si>
+    <t>Programs &amp; events</t>
+  </si>
+  <si>
+    <t>Awards &amp; scholarships</t>
+  </si>
+  <si>
+    <t>Other income</t>
+  </si>
+  <si>
+    <t>TOTAL REVENUE</t>
+  </si>
+  <si>
+    <t>EXPENSES</t>
+  </si>
+  <si>
+    <t>Scholarships</t>
+  </si>
+  <si>
+    <t>General &amp; administrative</t>
+  </si>
+  <si>
+    <t>Fundraising</t>
+  </si>
+  <si>
+    <t>Other expenses</t>
+  </si>
+  <si>
+    <t>TOTAL EXPENSES</t>
+  </si>
+  <si>
+    <t>CHANGE IN NET ASSETS</t>
+  </si>
+  <si>
+    <t>Beginning net assets</t>
+  </si>
+  <si>
+    <t>Ending net assets</t>
+  </si>
+  <si>
+    <t>Statement of Financial Position as of April 30, 2027</t>
+  </si>
+  <si>
     <t>Assets</t>
   </si>
   <si>
-    <t>Cash</t>
-[...1 lines deleted...]
-  <si>
     <t>Prepaid expenses and other assets</t>
   </si>
   <si>
     <t>Total Current Assets</t>
   </si>
   <si>
     <t>Liabilities and Net Assets</t>
   </si>
   <si>
-    <t>Accounts payable</t>
+    <t>Liabilities:</t>
   </si>
   <si>
     <t>Unearned revenue</t>
   </si>
   <si>
-    <t>Liabilities:</t>
-[...1 lines deleted...]
-  <si>
     <t>Total liabilities</t>
   </si>
   <si>
     <t>Net Assets:</t>
   </si>
   <si>
     <t>Unrestricted</t>
   </si>
   <si>
     <t>Temporarily restricted</t>
   </si>
   <si>
     <t>Total Net Assets</t>
   </si>
   <si>
     <t>Total Liabilties and Net Assets</t>
   </si>
   <si>
-    <t>Accounts receivable</t>
-[...5 lines deleted...]
-    <t>Other income</t>
+    <t>Statement of Activities Year Ended April 30, 2027</t>
+  </si>
+  <si>
+    <t>With Donor Restrictions</t>
+  </si>
+  <si>
+    <t>Without Donor Restrictions</t>
+  </si>
+  <si>
+    <t>Total Budget</t>
+  </si>
+  <si>
+    <t>Contributions: Support and donations</t>
+  </si>
+  <si>
+    <t>Fundraising Activities</t>
   </si>
   <si>
     <t>Award revenue</t>
   </si>
   <si>
+    <t>Contributed Services:</t>
+  </si>
+  <si>
+    <t>Faculty Advisor</t>
+  </si>
+  <si>
+    <t>Audit</t>
+  </si>
+  <si>
+    <t>Dues and Initiation fees</t>
+  </si>
+  <si>
+    <t>Initiation Dinners</t>
+  </si>
+  <si>
+    <t>Professional Programs</t>
+  </si>
+  <si>
+    <t>Chapter Activities</t>
+  </si>
+  <si>
+    <t>Interest Income</t>
+  </si>
+  <si>
+    <t>Net assets released from restrictions:</t>
+  </si>
+  <si>
+    <t>Satisfaction of annual meeting restrictions</t>
+  </si>
+  <si>
+    <t>Satisfaction of scholarship restrictions</t>
+  </si>
+  <si>
+    <t>Satisfaction of equipment requirements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program: </t>
+  </si>
+  <si>
+    <t>Mid-Year Meeting</t>
+  </si>
+  <si>
+    <t>Annual Meeting</t>
+  </si>
+  <si>
+    <t>Total Program Expenses</t>
+  </si>
+  <si>
+    <t>Supportive:</t>
+  </si>
+  <si>
+    <t>General and Administrative</t>
+  </si>
+  <si>
+    <t>Total Supportive Expenses</t>
+  </si>
+  <si>
     <t>CHANGE IN  NET ASSETS</t>
   </si>
   <si>
-    <t>Total Budget</t>
-[...85 lines deleted...]
-  <si>
     <t>NET ASSETS, Beginning of year</t>
   </si>
   <si>
     <t>NET ASSETS, End of year</t>
   </si>
   <si>
-    <t>Statement of Financial Position as of April 30, 2026</t>
-[...2 lines deleted...]
-    <t>Statement of Activities Year Ended April 30, 2026</t>
+    <t>Statement of Financial Position — April 30, 2027</t>
+  </si>
+  <si>
+    <t>Statement of Activities — Year Ended April 30, 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="\$#,##0;[Red]\(\$#,##0\);\-"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
@@ -294,251 +404,303 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF666666"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1F4E78"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF808080"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -782,986 +944,1175 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C27"/>
+  <sheetPr>
+    <tabColor rgb="FF1F4E78"/>
+  </sheetPr>
+  <dimension ref="A1:C23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="18" customWidth="1"/>
+    <col min="1" max="1" width="28.19921875" customWidth="1"/>
+    <col min="2" max="2" width="34" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="21" x14ac:dyDescent="0.65">
+      <c r="A1" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A2" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A3" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="43"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A4" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="43"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="A5" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="43"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B7" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="34" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="35"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="35"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="35"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B11" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="37">
+        <f>SUM(C8:C10)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="C12" s="38"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B13" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="39" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="35"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="35"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.45">
+      <c r="B16" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="37">
+        <f>SUM(C14:C15)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.45">
+      <c r="C17" s="38"/>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.45">
+      <c r="B18" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="39" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.45">
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="35"/>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.45">
+      <c r="B20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="35"/>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.45">
+      <c r="B21" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="37">
+        <f>SUM(C19:C20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3" x14ac:dyDescent="0.45">
+      <c r="C22" s="38"/>
+    </row>
+    <row r="23" spans="2:3" x14ac:dyDescent="0.45">
+      <c r="B23" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="37">
+        <f>C16+C21</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FF1F4E78"/>
+  </sheetPr>
+  <dimension ref="A1:E26"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J8" sqref="J8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="37" customWidth="1"/>
+    <col min="2" max="2" width="38" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="20" customWidth="1"/>
+    <col min="5" max="5" width="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="21" x14ac:dyDescent="0.65">
+      <c r="A1" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+      <c r="A2" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A3" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="44">
+        <f>'Statement of Financial Position'!B3</f>
+        <v>0</v>
+      </c>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A4" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="44">
+        <f>'Statement of Financial Position'!B4</f>
+        <v>0</v>
+      </c>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A5" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="44">
+        <f>'Statement of Financial Position'!B5</f>
+        <v>0</v>
+      </c>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+    </row>
+    <row r="7" spans="1:5" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="B7" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="38">
+        <f>SUM(C8:D8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="38">
+        <f>SUM(C9:D9)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="38">
+        <f>SUM(C10:D10)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="38">
+        <f>SUM(C11:D11)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="35"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="38">
+        <f>SUM(C12:D12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="B13" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="37">
+        <f>SUM(C8:C12)</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="37">
+        <f>SUM(D8:D12)</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="37">
+        <f>SUM(E8:E12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+    </row>
+    <row r="15" spans="1:5" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="B15" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="38">
+        <f>SUM(C16:D16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="38">
+        <f>SUM(C17:D17)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="B18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="35"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="38">
+        <f>SUM(C18:D18)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="35"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="38">
+        <f>SUM(C19:D19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="B20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="38">
+        <f>SUM(C20:D20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="B21" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="37">
+        <f>SUM(C16:C20)</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="37">
+        <f>SUM(D16:D20)</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="37">
+        <f>SUM(E16:E20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="B23" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="37">
+        <f>C13-C21</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="37">
+        <f>D13-D21</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="37">
+        <f>E13-E21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="B25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38">
+        <f>'Financial Position'!C21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.45">
+      <c r="B26" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37">
+        <f>E25+E23</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:C27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="28.19921875" customWidth="1"/>
     <col min="2" max="2" width="34.9296875" customWidth="1"/>
     <col min="3" max="3" width="21.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="23.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="35" t="s">
-[...10 lines deleted...]
-      <c r="C2" s="36"/>
+      <c r="A1" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+    </row>
+    <row r="2" spans="1:3" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="5" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="C3" s="34"/>
+        <v>1</v>
+      </c>
+      <c r="B3" s="47"/>
+      <c r="C3" s="48"/>
     </row>
     <row r="4" spans="1:3" ht="26.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="5" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="C4" s="34"/>
+        <v>2</v>
+      </c>
+      <c r="B4" s="47"/>
+      <c r="C4" s="48"/>
     </row>
     <row r="5" spans="1:3" ht="27" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="5" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-      <c r="C5" s="34"/>
+        <v>3</v>
+      </c>
+      <c r="B5" s="47"/>
+      <c r="C5" s="48"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
     </row>
-    <row r="7" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A7" s="9"/>
       <c r="B7" s="6" t="s">
-        <v>3</v>
+        <v>39</v>
       </c>
       <c r="C7" s="7">
-        <v>46142</v>
+        <v>46507</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A8" s="10"/>
       <c r="B8" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C8" s="11"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A9" s="10"/>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C9" s="11"/>
     </row>
-    <row r="10" spans="1:3" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="10" spans="1:3" ht="14.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A10" s="10"/>
       <c r="B10" s="3" t="s">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="C10" s="12"/>
     </row>
-    <row r="11" spans="1:3" ht="14.65" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:3" ht="14.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A11" s="10"/>
       <c r="B11" s="1" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="C11" s="13">
         <f>SUM(C8:C10)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A12" s="10"/>
       <c r="C12" s="11"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A13" s="10"/>
       <c r="C13" s="11"/>
     </row>
-    <row r="14" spans="1:3" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A14" s="10"/>
       <c r="B14" s="6" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="C14" s="13"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A15" s="10"/>
       <c r="B15" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="C15" s="11"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A16" s="10"/>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C16" s="11"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A17" s="10"/>
       <c r="B17" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C17" s="11"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A18" s="10"/>
       <c r="B18" s="4" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="C18" s="14">
         <f>SUM(C16:C17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A19" s="10"/>
       <c r="C19" s="11"/>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A20" s="10"/>
       <c r="B20" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="C20" s="11"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A21" s="10"/>
       <c r="B21" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="C21" s="11"/>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A22" s="10"/>
       <c r="B22" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="C22" s="11"/>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A23" s="10"/>
       <c r="B23" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C23" s="14">
         <f>SUM(C21:C22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:3" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:3" ht="14.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A24" s="10"/>
       <c r="B24" s="3"/>
       <c r="C24" s="12"/>
     </row>
-    <row r="25" spans="1:3" ht="14.65" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:3" ht="14.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
       <c r="A25" s="10"/>
       <c r="B25" s="1" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="C25" s="11">
         <f>C18+C23</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A26" s="10"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A27" s="10"/>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="A1:C1"/>
     <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B5:C5"/>
     <mergeCell ref="B4:C4"/>
-    <mergeCell ref="B5:C5"/>
-    <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:E44"/>
   <sheetViews>
-    <sheetView topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.9296875" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.53125" style="16" customWidth="1"/>
     <col min="2" max="2" width="54.9296875" style="16" customWidth="1"/>
     <col min="3" max="3" width="18.46484375" style="16" customWidth="1"/>
     <col min="4" max="4" width="18.53125" style="16" customWidth="1"/>
     <col min="5" max="5" width="20.46484375" style="16" customWidth="1"/>
-    <col min="6" max="16384" width="8.9296875" style="16"/>
+    <col min="6" max="6" width="8.9296875" style="16" customWidth="1"/>
+    <col min="7" max="16384" width="8.9296875" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C1" s="37"/>
+    <row r="1" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
     </row>
-    <row r="2" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C2" s="38"/>
+    <row r="2" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
     </row>
-    <row r="3" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="17" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="B3" s="39">
+        <v>1</v>
+      </c>
+      <c r="B3" s="53">
         <f>'Statement of Financial Position'!B3</f>
         <v>0</v>
       </c>
-      <c r="C3" s="40"/>
+      <c r="C3" s="48"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
     </row>
-    <row r="4" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="17" t="s">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B4" s="39">
+        <v>2</v>
+      </c>
+      <c r="B4" s="53">
         <f>'Statement of Financial Position'!B4</f>
         <v>0</v>
       </c>
-      <c r="C4" s="40"/>
+      <c r="C4" s="48"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
-    <row r="5" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="17" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B5" s="39">
+        <v>3</v>
+      </c>
+      <c r="B5" s="53">
         <f>'Statement of Financial Position'!B5</f>
         <v>0</v>
       </c>
-      <c r="C5" s="40"/>
+      <c r="C5" s="48"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
     </row>
-    <row r="6" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="18"/>
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
     </row>
-    <row r="7" spans="1:5" ht="27.75" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="19"/>
       <c r="B7" s="30" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="C7" s="31" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D7" s="32" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E7" s="32" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="15"/>
       <c r="B8" s="25" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="C8" s="20"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="15"/>
       <c r="B9" s="16" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="C9" s="20"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="15"/>
       <c r="B10" s="16" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C10" s="20"/>
     </row>
-    <row r="11" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="15"/>
       <c r="B11" s="25" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="C11" s="20"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="15"/>
       <c r="B12" s="16" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="C12" s="20"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="15"/>
       <c r="B13" s="16" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="C13" s="20"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="15"/>
       <c r="B14" s="16" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="C14" s="20"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="15"/>
       <c r="B15" s="16" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="C15" s="20"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="15"/>
       <c r="B16" s="16" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="C16" s="20"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" s="15"/>
       <c r="B17" s="16" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C17" s="20"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="15"/>
       <c r="B18" s="16" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="C18" s="20"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" s="15"/>
       <c r="B19" s="16" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="C19" s="20"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" s="15"/>
       <c r="B20" s="16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C20" s="20"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" s="15"/>
       <c r="B21" s="16" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="C21" s="20"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" s="15"/>
       <c r="B22" s="16" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="C22" s="20"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" s="15"/>
       <c r="B23" s="16" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="C23" s="20"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" s="15"/>
       <c r="B24" s="16" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="C24" s="20"/>
     </row>
-    <row r="25" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="15"/>
       <c r="B25" s="21" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="C25" s="22">
         <f>SUM(C9:C24)</f>
         <v>0</v>
       </c>
       <c r="D25" s="22">
-        <f t="shared" ref="D25:E25" si="0">SUM(D9:D24)</f>
+        <f>SUM(D9:D24)</f>
         <v>0</v>
       </c>
       <c r="E25" s="22">
-        <f t="shared" si="0"/>
+        <f>SUM(E9:E24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" s="15"/>
       <c r="C26" s="20"/>
     </row>
-    <row r="27" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="15"/>
       <c r="B27" s="30" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="C27" s="23"/>
     </row>
-    <row r="28" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="15"/>
       <c r="B28" s="25" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="C28" s="20"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" s="15"/>
       <c r="B29" s="16" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="C29" s="20"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" s="15"/>
       <c r="B30" s="16" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="C30" s="20"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="15"/>
       <c r="B31" s="16" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="C31" s="20"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" s="15"/>
       <c r="B32" s="16" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="C32" s="20"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" s="15"/>
       <c r="B33" s="16" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C33" s="20"/>
     </row>
-    <row r="34" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="34" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="15"/>
       <c r="B34" s="21" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="C34" s="24">
         <f>SUM(C29:C33)</f>
         <v>0</v>
       </c>
       <c r="D34" s="24">
-        <f t="shared" ref="D34:E34" si="1">SUM(D29:D33)</f>
+        <f>SUM(D29:D33)</f>
         <v>0</v>
       </c>
       <c r="E34" s="24">
-        <f t="shared" si="1"/>
-[...3 lines deleted...]
-    <row r="35" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+        <f>SUM(E29:E33)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="15"/>
       <c r="B35" s="25" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="C35" s="20"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" s="15"/>
       <c r="B36" s="16" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="C36" s="20"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" s="15"/>
       <c r="B37" s="16" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="C37" s="20"/>
     </row>
-    <row r="38" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="38" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="15"/>
       <c r="B38" s="21" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="C38" s="24">
         <f>SUM(C36:C37)</f>
         <v>0</v>
       </c>
       <c r="D38" s="24">
-        <f t="shared" ref="D38:E38" si="2">SUM(D36:D37)</f>
+        <f>SUM(D36:D37)</f>
         <v>0</v>
       </c>
       <c r="E38" s="24">
-        <f t="shared" si="2"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:5" ht="13.9" x14ac:dyDescent="0.4">
+        <f>SUM(E36:E37)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="15"/>
       <c r="B39" s="25" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="C39" s="23"/>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40" s="15"/>
       <c r="C40" s="20"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" s="15"/>
       <c r="B41" s="16" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="C41" s="20"/>
     </row>
-    <row r="42" spans="1:5" ht="13.9" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="42" spans="1:5" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A42" s="15"/>
       <c r="B42" s="26" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="C42" s="27"/>
       <c r="D42" s="26"/>
       <c r="E42" s="28">
-        <f t="shared" ref="E42:E43" si="3">SUM(E40:E41)</f>
-[...3 lines deleted...]
-    <row r="43" spans="1:5" ht="13.9" thickBot="1" x14ac:dyDescent="0.4">
+        <f>SUM(E40:E41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A43" s="15"/>
       <c r="B43" s="28" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="C43" s="29"/>
       <c r="D43" s="28"/>
       <c r="E43" s="28">
-        <f t="shared" si="3"/>
+        <f>SUM(E41:E42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44" s="15"/>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B4:C4"/>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="B3:C3"/>
-[...1 lines deleted...]
-    <mergeCell ref="B5:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait"/>
 </worksheet>
-</file>
-[...292 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Financial Position</vt:lpstr>
+      <vt:lpstr>Stmt of Activities</vt:lpstr>
       <vt:lpstr>Statement of Financial Position</vt:lpstr>
       <vt:lpstr>Statement of Activities</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Margaret Fiorentino</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A1AA4216139C8D4A9D6C9B2F2311145E</vt:lpwstr>
   </property>