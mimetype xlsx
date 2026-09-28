--- v0 (2026-06-04)
+++ v1 (2026-09-28)
@@ -3,185 +3,179 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28925"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://baporg-my.sharepoint.com/personal/lwicker_bapeo_org/Documents/Documents/BAP_OneDrive/BAP Awards/2026/Outstanding Faculty Advisors/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tricia.Weston\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5DEDF65B-9699-40A6-A884-342BCA3A5408}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4DA0AD48-9E87-4A24-9B12-70C0C6B52BA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="25996" windowHeight="10276" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Faculty Advisor Award Template" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Faculty Advisor Award Template'!$A$1:$M$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M55" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="M58" i="1"/>
+  <c r="M58" i="1" l="1"/>
   <c r="M57" i="1"/>
+  <c r="M55" i="1"/>
   <c r="M54" i="1"/>
   <c r="M53" i="1"/>
   <c r="M52" i="1"/>
   <c r="M51" i="1"/>
   <c r="M50" i="1"/>
   <c r="M49" i="1"/>
+  <c r="M43" i="1"/>
+  <c r="M42" i="1"/>
   <c r="M41" i="1"/>
   <c r="M40" i="1"/>
   <c r="M39" i="1"/>
   <c r="M38" i="1"/>
   <c r="M37" i="1"/>
   <c r="M36" i="1"/>
   <c r="M35" i="1"/>
   <c r="M34" i="1"/>
   <c r="M33" i="1"/>
   <c r="M27" i="1"/>
   <c r="M26" i="1"/>
   <c r="M25" i="1"/>
   <c r="M24" i="1"/>
   <c r="M23" i="1"/>
   <c r="M22" i="1"/>
   <c r="M17" i="1"/>
   <c r="M16" i="1"/>
   <c r="M15" i="1"/>
   <c r="M10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="61">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Meetings:</t>
   </si>
   <si>
     <t>Enter Name Here</t>
   </si>
   <si>
     <t>Enter University Here</t>
   </si>
   <si>
     <t>Enter Region Here</t>
   </si>
   <si>
     <t>*Does not include Competitions Below</t>
   </si>
   <si>
     <t>Overall Quality of the Application</t>
   </si>
   <si>
     <t>For each year, please put an X in the category your chapter received</t>
   </si>
   <si>
     <t>for each year served by the faculty advisor</t>
   </si>
   <si>
     <t>Award Status:</t>
   </si>
   <si>
     <t>For each year, please put an X in the items your chapter participated in</t>
   </si>
   <si>
     <t>for each year served by the faculty advisor.  List items below.</t>
   </si>
   <si>
     <t>Write up, letters, etc.</t>
   </si>
   <si>
-    <t>2015-2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Examples (must not be performed in a prior year):</t>
   </si>
   <si>
     <t>Other Innovative Faculty Initiatives (Please specify), i.e.</t>
   </si>
   <si>
     <t>2016-2017</t>
   </si>
   <si>
     <t>2017-2018</t>
   </si>
   <si>
     <t>2018-2019</t>
   </si>
   <si>
-    <t>Indicate the University Where You Served →</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicate Under Each Year Whether Advisor (A) or Co-Advisor (CA) →</t>
   </si>
   <si>
     <t>Highlight in Red the Academic Years You Served (add additional columns if necessary) →</t>
   </si>
   <si>
     <t>(If you have won the award before, enter information since the last award)</t>
   </si>
   <si>
     <t xml:space="preserve">Have you won this award before? </t>
   </si>
   <si>
     <t>2019-2020</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>Hosted/co-Hosted/assisted with regional or mid-year meeting</t>
@@ -253,50 +247,59 @@
     <t xml:space="preserve">Awarded Gold/Platinum </t>
   </si>
   <si>
     <t>Nominated student for AICPA Foundation Medal of Inspiration</t>
   </si>
   <si>
     <t>Participated in Best Practices - annual meeting</t>
   </si>
   <si>
     <t xml:space="preserve">Something new and creative </t>
   </si>
   <si>
     <t>Facilitated multi-chapter meeting</t>
   </si>
   <si>
     <t>Organized multi-chapter Service project</t>
   </si>
   <si>
     <t>Nominated somone for Business Professional of the Year (BIPOY)</t>
   </si>
   <si>
     <t>Entered Chapter in the following Competitions:</t>
   </si>
   <si>
     <t>Other (list)</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Indicate the University Where You Serve →</t>
+  </si>
+  <si>
+    <t>for each year you served as the faculty advisor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -749,891 +752,885 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:N58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A41" workbookViewId="0">
-      <selection activeCell="A57" sqref="A57"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.9296875" defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="83.9296875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="83.90625" style="1" customWidth="1"/>
     <col min="2" max="12" width="9" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="8.9296875" style="1"/>
+    <col min="13" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A2" s="17" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A4" s="17" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A5" s="17" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="13" x14ac:dyDescent="0.3">
       <c r="A6" s="20" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="22" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F8" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="G8" s="22" t="s">
+      <c r="H8" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="H8" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="22" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="J8" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K8" s="22" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L8" s="22" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="6"/>
     </row>
-    <row r="10" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="7">
         <f>COUNTIF((B10:L10),"x")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="8"/>
       <c r="N11" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A12" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="7">
         <f>COUNTIF((B15:L15),"x")</f>
         <v>0</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="7">
         <f>COUNTIF((B16:L16),"x")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="7">
         <f>COUNTIF((B17:L17),"x")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="11"/>
     </row>
-    <row r="19" spans="1:14" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A19" s="18" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="7">
-        <f>COUNTIF((B22:L22),"x")</f>
-[...3 lines deleted...]
-    <row r="23" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" ref="M22:M27" si="0">COUNTIF((B22:L22),"x")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="7">
-        <f>COUNTIF((B23:L23),"x")</f>
-[...3 lines deleted...]
-    <row r="24" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="4" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="7">
-        <f>COUNTIF((B24:L24),"x")</f>
-[...3 lines deleted...]
-    <row r="25" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="7">
-        <f>COUNTIF((B25:L25),"x")</f>
-[...3 lines deleted...]
-    <row r="26" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="7">
-        <f>COUNTIF((B26:L26),"x")</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="7">
-        <f>COUNTIF((B27:L27),"x")</f>
-[...3 lines deleted...]
-    <row r="28" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="7"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="8"/>
     </row>
-    <row r="30" spans="1:14" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="30" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A30" s="18" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="16" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="32" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="33" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="7">
-        <f>COUNTIF((B33:L33),"x")</f>
+        <f t="shared" ref="M33:M43" si="1">COUNTIF((B33:L33),"x")</f>
         <v>0</v>
       </c>
       <c r="N33" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="7">
-        <f>COUNTIF((B34:L34),"x")</f>
-[...3 lines deleted...]
-    <row r="35" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="7">
-        <f>COUNTIF((B35:L35),"x")</f>
-[...3 lines deleted...]
-    <row r="36" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="7">
-        <f>COUNTIF((B36:L36),"x")</f>
-[...3 lines deleted...]
-    <row r="37" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="7">
-        <f>COUNTIF((B37:L37),"x")</f>
-[...3 lines deleted...]
-    <row r="38" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="7">
-        <f>COUNTIF((B38:L38),"x")</f>
-[...3 lines deleted...]
-    <row r="39" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="7">
-        <f>COUNTIF((B39:L39),"x")</f>
-[...3 lines deleted...]
-    <row r="40" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="7">
-        <f>COUNTIF((B40:L40),"x")</f>
-[...3 lines deleted...]
-    <row r="41" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="7">
-        <f>COUNTIF((B41:L41),"x")</f>
-[...3 lines deleted...]
-    <row r="42" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="21" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="7">
-        <f t="shared" ref="M42:M43" si="0">COUNTIF((B42:L42),"x")</f>
-[...3 lines deleted...]
-    <row r="43" spans="1:14" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="7">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
     </row>
-    <row r="45" spans="1:14" ht="13.9" x14ac:dyDescent="0.4">
+    <row r="45" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A45" s="19" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="N45" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" s="16" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="48" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A48" s="12" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="7">
-        <f>COUNTIF((B49:L49),"x")</f>
-[...3 lines deleted...]
-    <row r="50" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" ref="M49:M55" si="2">COUNTIF((B49:L49),"x")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="7">
-        <f>COUNTIF((B50:L50),"x")</f>
-[...3 lines deleted...]
-    <row r="51" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="7">
-        <f>COUNTIF((B51:L51),"x")</f>
-[...3 lines deleted...]
-    <row r="52" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="7">
-        <f>COUNTIF((B52:L52),"x")</f>
-[...3 lines deleted...]
-    <row r="53" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="7">
-        <f>COUNTIF((B53:L53),"x")</f>
-[...3 lines deleted...]
-    <row r="54" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="7">
-        <f>COUNTIF((B54:L54),"x")</f>
-[...3 lines deleted...]
-    <row r="55" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="7">
-        <f>COUNTIF((B55:L55),"x")</f>
-[...3 lines deleted...]
-    <row r="56" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A56" s="10"/>
     </row>
-    <row r="57" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="57" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="13"/>
       <c r="C57" s="13"/>
       <c r="D57" s="13"/>
       <c r="E57" s="13"/>
       <c r="F57" s="13"/>
       <c r="G57" s="13"/>
       <c r="H57" s="13"/>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="13"/>
       <c r="L57" s="13"/>
       <c r="M57" s="7">
         <f>COUNTIF((B57:L57),"x")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="58" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="15"/>
       <c r="C58" s="15"/>
       <c r="D58" s="15"/>
       <c r="E58" s="15"/>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15"/>
       <c r="I58" s="15"/>
       <c r="J58" s="15"/>
       <c r="K58" s="15"/>
       <c r="L58" s="15"/>
       <c r="M58" s="7">
         <f>COUNTIF((B58:L58),"x")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A1AA4216139C8D4A9D6C9B2F2311145E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7df05f654d0d4274f4a425350779a35f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bd95f17b-57dd-453f-92a6-e98863cad225" xmlns:ns4="efedc628-91c1-49d5-97f1-726fd8e94222" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ec79775e1bb1a35ff7e9682ddb114ce4" ns3:_="" ns4:_="">
     <xsd:import namespace="bd95f17b-57dd-453f-92a6-e98863cad225"/>
     <xsd:import namespace="efedc628-91c1-49d5-97f1-726fd8e94222"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -1812,90 +1809,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD4B2E61-7D64-43E1-A701-66A97C2FCF96}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B59FC82E-FC14-4291-BE44-E325936FCC3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DF92827-4640-445F-9D5E-05065046A8FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bd95f17b-57dd-453f-92a6-e98863cad225"/>
     <ds:schemaRef ds:uri="efedc628-91c1-49d5-97f1-726fd8e94222"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD4B2E61-7D64-43E1-A701-66A97C2FCF96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="efedc628-91c1-49d5-97f1-726fd8e94222"/>
+    <ds:schemaRef ds:uri="bd95f17b-57dd-453f-92a6-e98863cad225"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>